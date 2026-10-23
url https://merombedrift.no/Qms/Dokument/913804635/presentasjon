--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6ac93a2f25c94c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2d4afe649f294ec5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3330cb611ce34d5e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf88460a05257467e"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbbae80673b394576"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0687be580418436f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9750e4cec5ea498d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc260ca4b7fd04295"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re14415379b9e43db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfe46981250dd495f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1babcd4719894fb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb427052ebbab46a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6db0fb852dc54da4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3330cb611ce34d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbbae80673b394576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R89ba664e66f84ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0671dfc56c864c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd613de0b47d04ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf0c0840305ed43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9de4920b545d4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0687be580418436f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4c8de33d359641e1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf88460a05257467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9750e4cec5ea498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc260ca4b7fd04295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re14415379b9e43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe46981250dd495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1babcd4719894fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb427052ebbab46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6db0fb852dc54da4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R32e526b6f47b4e5a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcfc660c5f9ae4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0847d7b06d0e4944" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb6cb5310afff4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R561a165d64364a99" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcfc660c5f9ae4571"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb6cb5310afff4c05"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R856a80ef73cd4c11" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05cd40af7f64480e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdbd3d387a7334a3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re58eca2f91ee47a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4fb63d8506db49b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc61099ca3bec480d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84bf45a9a0c74dbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R521d363632d84a2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R673de9911d274b98" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>