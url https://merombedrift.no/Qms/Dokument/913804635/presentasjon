--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2d4afe649f294ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R84a3d499fbab4d88" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf88460a05257467e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbd8157b4a27f4888"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9750e4cec5ea498d"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6db0fb852dc54da4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Recbf50a98ba84fa1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2061fe4e9c4c4cf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf0cf867dda014c52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2508ed04be994a18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7ecd1df148cb428d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R279bc9c380af4885"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R29a83e05340e48a3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf88460a05257467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9750e4cec5ea498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc260ca4b7fd04295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re14415379b9e43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe46981250dd495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1babcd4719894fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb427052ebbab46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6db0fb852dc54da4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R32e526b6f47b4e5a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbd8157b4a27f4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Recbf50a98ba84fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2061fe4e9c4c4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf0cf867dda014c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2508ed04be994a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7ecd1df148cb428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R279bc9c380af4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R29a83e05340e48a3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1bfbb44d95374683" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb6cb5310afff4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R561a165d64364a99" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf1236dc7dfe64493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rcef277b3c2de4d34" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb6cb5310afff4c05"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf1236dc7dfe64493"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdbd3d387a7334a3b" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R673de9911d274b98" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9628af5ac0ea480e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R16617a2faa534642" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R705cf30330e8417b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd06f538e5397440e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84f9d161080048e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf71aa7095aaf4bb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb5d70ccfac544935" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>