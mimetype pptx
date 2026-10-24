--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R47df6bf825bc46af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1361e8aa463a4281" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raba9dca8eba44462"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R898d391003dc4d51"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd75aaf3061c54f59"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0cd4054dc6e74f2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3ecf35e4344e4a62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R40999bc8b2674590"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R471c9b794c1d43da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Red749423ddb04423"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8c0c860b7da54e44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra3640effe3a145fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R24512c3618b14807"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raba9dca8eba44462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd75aaf3061c54f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R485d6bc274114d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7374254d277f4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0bd35bc377594c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7afe14a82d6d4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R244a1304bf744f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0cd4054dc6e74f2a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref22a67f3fa94394" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R898d391003dc4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3ecf35e4344e4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R40999bc8b2674590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R471c9b794c1d43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red749423ddb04423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8c0c860b7da54e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra3640effe3a145fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R24512c3618b14807" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60fac361625343ff" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf006019f0c0940bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Reebab78edf284f0a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R10c4f28e7760495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0141a26b69ad4094" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf006019f0c0940bb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R10c4f28e7760495a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2bbe5a5157394d17" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7babdeb27c1f4d74" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R08c489ebb1a148f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92d821ac5c664ca5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R67ce3a24d9dd4874" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R70922eecf1d44ba9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd3c4553e9f3b4b6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra2cd195ca8944ece" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd1e91bcb1659437f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>