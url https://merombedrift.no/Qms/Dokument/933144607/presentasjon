--- v1 (2026-10-24)
+++ v2 (2026-10-25)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1361e8aa463a4281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R290ca199f0884986" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R898d391003dc4d51"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R117b6fa77a20410f"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3ecf35e4344e4a62"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R24512c3618b14807"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raec5ebb69cd041ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf2ecdde8c7644502"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re2ed984ebb5349ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Redb16e8feffb4a35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0e4c0b2143544204"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5ed04e563dc942c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5ff4ed71fcd84c6d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R898d391003dc4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3ecf35e4344e4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R40999bc8b2674590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R471c9b794c1d43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red749423ddb04423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8c0c860b7da54e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra3640effe3a145fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R24512c3618b14807" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60fac361625343ff" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R117b6fa77a20410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raec5ebb69cd041ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf2ecdde8c7644502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re2ed984ebb5349ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Redb16e8feffb4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0e4c0b2143544204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5ed04e563dc942c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5ff4ed71fcd84c6d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R26ac3402e362495a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R10c4f28e7760495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0141a26b69ad4094" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad0e40ac10424610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R54fc708c3a27430b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R10c4f28e7760495a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rad0e40ac10424610"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R08c489ebb1a148f8" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd1e91bcb1659437f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4dbd181e86924e36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R57d67e75d09449ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd738e4a4ea1f4dc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re9c3c57c2bd24dc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf55ef505cb747c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1c12e1f216b4426a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reaec0aedf4c044ed" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>