--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R32ae8fb5ec8c4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfe0d0346dbe24329" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R39052e91a5364e95"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc4099b90314c4505"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc330ded255ea46b9"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R54ab6afbafd140e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcd8a6b0db6d2483b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R287797ae9dfc478a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re45e7d5eaffd4a64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R29b38122110c4541"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R047ac9d1d6444e62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Redea274946294c2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd4d35bdda3c44bcb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R39052e91a5364e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc330ded255ea46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re9c71f57a6164295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re218bc7c824a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5e146d0105184629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9bdcb82822b34f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R912d12ece45145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R54ab6afbafd140e7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf628782f31843f4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4099b90314c4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd8a6b0db6d2483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R287797ae9dfc478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re45e7d5eaffd4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R29b38122110c4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R047ac9d1d6444e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Redea274946294c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd4d35bdda3c44bcb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb6628c50b6ec486e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra3871c891f904c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc6492bae4afe40eb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra2b1d8e860a04a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R24c87fadb1354f34" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra3871c891f904c19"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra2b1d8e860a04a42"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0b0664c2c82480b" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R826278336ba34322" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R83296d1489c34662" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R314da91868f64e5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R39fb12b331d04fdb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4cd58c89af724a8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd5df673077c54ceb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce31b07ec03c4842" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rde8e51a3dd5849a1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>