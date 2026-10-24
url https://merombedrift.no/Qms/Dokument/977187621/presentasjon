--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfe0d0346dbe24329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3f34b59d6c704f8d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc4099b90314c4505"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R44ac39896afc4a7d"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcd8a6b0db6d2483b"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd4d35bdda3c44bcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R19f7fea39ea143d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc5b5a5e60835464d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb18636d7fd464bc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9da7d7510d3f44f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0036ca30ec9d46d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf1f48d200d2c49b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Raee30e0b79f84663"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4099b90314c4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd8a6b0db6d2483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R287797ae9dfc478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re45e7d5eaffd4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R29b38122110c4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R047ac9d1d6444e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Redea274946294c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd4d35bdda3c44bcb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb6628c50b6ec486e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44ac39896afc4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R19f7fea39ea143d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc5b5a5e60835464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb18636d7fd464bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9da7d7510d3f44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0036ca30ec9d46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf1f48d200d2c49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raee30e0b79f84663" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf658eac7ca2e43ac" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra2b1d8e860a04a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R24c87fadb1354f34" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6fea0d2bdc284de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R22e6888382784617" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra2b1d8e860a04a42"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6fea0d2bdc284de3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R83296d1489c34662" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rde8e51a3dd5849a1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3134e1ad5cd0494d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R109cabe678bd4b8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5497178cfa6642d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3a2c8a18798841d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0663f78630846e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R62bc5bcdd0ba4f9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4e111898df0461b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>