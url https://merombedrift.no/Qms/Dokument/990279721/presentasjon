--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rca931fbf4742478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd9829965323643ea" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R286c5e69299f44fd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd97fe60180f74efe"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R801ed3188c494c6a"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R55a7a17331444636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R019a5433878d45d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9ed50bbddc7d41a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0c4963d8d975478a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R79b3cf3806014900"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0dcd144d4c1c49fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfad341dd52fc4269"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2cf2f72efd614d02"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R286c5e69299f44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R801ed3188c494c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f84fe85eb094d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb74cda21015341d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7c4eaa2e7a644195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R35f2807ac2cc475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R65072ff0934748dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55a7a17331444636" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra8e17d5483e94a30" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd97fe60180f74efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R019a5433878d45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9ed50bbddc7d41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0c4963d8d975478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R79b3cf3806014900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0dcd144d4c1c49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfad341dd52fc4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2cf2f72efd614d02" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9f4327bc0324ec8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc81d64267224605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8a56f29f7abb4f67" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8684910053044ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8056cabfa81c4862" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdc81d64267224605"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8684910053044ce6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb68066206bb5487d" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R401405592344496b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4459fe55b1424eb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb90c13569b6c4cd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8492a8e100b6432b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb336b8fd4a54bb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbedda52ef20040f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5946228c0e2c4eeb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc935c71b77a4302" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>